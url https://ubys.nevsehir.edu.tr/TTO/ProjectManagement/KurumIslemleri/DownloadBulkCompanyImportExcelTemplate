--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Windows\TEMP\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15330" windowHeight="8310"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14820" windowHeight="6825"/>
   </bookViews>
   <sheets>
     <sheet name="Toplu Firma Girişi Şablonu" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>1-Firma Adı</t>
   </si>
   <si>
     <t>2-Vergi Dairesi</t>
   </si>
   <si>
     <t>3-Vergi Numarası</t>
   </si>